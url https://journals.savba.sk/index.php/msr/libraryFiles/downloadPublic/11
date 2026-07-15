--- v1 (2026-01-05)
+++ v2 (2026-07-15)
@@ -6,86 +6,87 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="7B699377" w14:textId="0FA5481E" w:rsidR="00D03F0D" w:rsidRPr="00E371A6" w:rsidRDefault="002E6B6F" w:rsidP="00AA68E6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E88E46E" wp14:editId="1FA61E6A">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E88E46E" wp14:editId="781EA0AB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>34290</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>146050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6278245" cy="950595"/>
                 <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Textové pole 2"/>
+                <wp:docPr id="5" name="Textové pole 2" descr="Header banner of the journal &quot;Measurement Science Review&quot;. &#10;The banner features the De Gruyter Brill, Paradigm logos, and the ISSN 1335-8871 on the left, &#10;the journal title &quot;MEASUREMENT SCIENCE REVIEW&quot; prominently centered on a light blue background,  a journal homepage URL below the title, &#10;and the SAV Institute of Measurement Science logo on the right."/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6278245" cy="950595"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
@@ -137,51 +138,51 @@
                             </w:hyperlink>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3E88E46E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Textové pole 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:2.7pt;margin-top:11.5pt;width:494.35pt;height:74.85pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBO4A85/AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0tu2zAQ3RfoHQjua9mCncSC5SBNkKJA&#10;+gGSHmBMURZRicMOaUvujXqOXixDynHddld0Q3A+fPPmzXB1PXSt2GvyBm0pZ5OpFNoqrIzdlvLL&#10;0/2bKyl8AFtBi1aX8qC9vF6/frXqXaFzbLCtNAkGsb7oXSmbEFyRZV41ugM/QactB2ukDgKbtM0q&#10;gp7RuzbLp9OLrEeqHKHS3rP3bgzKdcKva63Cp7r2Ooi2lMwtpJPSuYlntl5BsSVwjVFHGvAPLDow&#10;loueoO4ggNiR+QuqM4rQYx0mCrsM69oonXrgbmbTP7p5bMDp1AuL491JJv//YNXH/WcSpirlQgoL&#10;HY/oSQ8B9z9/CIetFnmUqHe+4MxHx7lheIsDjzq1690Dqq9eWLxtwG71DRH2jYaKKc7iy+zs6Yjj&#10;I8im/4AV14JdwAQ01NRF/VgRweg8qsNpPMxHKHZe5JdX+Zx5Ko4tF9PFcpFKQPHy2pEP7zR2Il5K&#10;STz+hA77Bx8iGyheUmIxi/embdMKtPY3BydGT2IfCY/Uw7AZjmpssDpwH4TjRvEP4EuD9F2Knrep&#10;lP7bDkhL0b63rMVyNp/H9UvGfHGZs0Hnkc15BKxiqFIGKcbrbRhXdufIbBuuNKpv8Yb1q01qLQo9&#10;sjry5o1JHR+3O67kuZ2yfv3B9TMAAAD//wMAUEsDBBQABgAIAAAAIQDeNva63QAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SP0Ha5DYUbshpSTEqRCILajlIbFz42kSNR5HsduEv+90&#10;BcvRPbpzbrGeXCdOOITWk4bFXIFAqrxtqdbw+fF6+wAiREPWdJ5Qwy8GWJezq8Lk1o+0wdM21oJL&#10;KORGQxNjn0sZqgadCXPfI3G294Mzkc+hlnYwI5e7TiZK3UtnWuIPjenxucHqsD06DV9v+5/vVL3X&#10;L27Zj35Sklwmtb65np4eQUSc4h8MF31Wh5Kddv5INohOwzJlUENyx4s4zrJ0AWLH3CpZgSwL+X9A&#10;eQYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBO4A85/AEAAMsDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDeNva63QAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAFYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" filled="f" stroked="f">
+              <v:shape id="Textové pole 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Header banner of the journal &quot;Measurement Science Review&quot;. &#10;The banner features the De Gruyter Brill, Paradigm logos, and the ISSN 1335-8871 on the left, &#10;the journal title &quot;MEASUREMENT SCIENCE REVIEW&quot; prominently centered on a light blue background,  a journal homepage URL below the title, &#10;and the SAV Institute of Measurement Science logo on the right." style="position:absolute;margin-left:2.7pt;margin-top:11.5pt;width:494.35pt;height:74.85pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgDWi35QIAAFgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtuEzEQfUfiH0ZG6lPJjYaW0BSlbVoq&#10;tQUlbXl2vLMX8Hq2tjeb8Ed8Bz/G2JuUcHlCvHjXHvvMmTOX43erUsMSrSvIjEW/0xOARlFSmGws&#10;7u8uXh4JcF6aRGoyOBZrdOLdyfNnx001wgHlpBO0wCDGjZpqLHLvq1G361SOpXQdqtCwMSVbSs9b&#10;m3UTKxtGL3V30Ou97jZkk8qSQuf49Lw1ipOIn6ao/Ic0dehBjwVz83G1cV2EtXtyLEeZlVVeqA0N&#10;+Q8sSlkYdvoEdS69hNoWf0CVhbLkKPUdRWWX0rRQGGPgaPq936KZ57LCGAuL46onmdz/g1W3y48W&#10;imQshgKMLDlFd7jytPz+DSrSCAMBCTrFkr1HGXK1kMbwh1LwOcJnqq2RGvYea/Jvb1C62mKJxsNc&#10;FVwJCDNcFti09g7svVhN3t7xww1MitLzCxfBzhEubb32DH9qC6334aO0MimyEjRl5PaBCynevJrP&#10;b6H/6tXw5dHRYR/IxFONqd9vXexy84XnQDYMp5P5/Wx6M729g/nZ1fT2bAqz6cPV9FNrB66lsjAc&#10;gF6D4g9aTAK+BF1kuYeFrgN59SWzVJtkH9iyFSGnEiuZIdzPrmGBmppIK/rf8NoGMJ88wJVxbKo9&#10;BjH/Jl0IehubDd47oV6byo04bfOKE+dXp7Tivou156prUl8cGDrLpclwYi01OWeN66UfXnZ3nrY4&#10;LoAsmhtKOPGy9hSBVqktQzFzeQKjc9+sn3qFiwMUH74eHB4NDrhoFNveDHvDN8PoQo62ryvr/CVS&#10;yZI67jvLvRjR5fLa+cBGjrZXgjNDF5zy2I/a/HLAF8NJZB8It9T9arHaqLGgZM1xWGrbm8cR/+Rk&#10;vwpouLXHwj3W0qIAzZIz2/7BQZgFcXMwPBzwxu5aFrsWaRRDjYUXXH3h98y386OuYk626huasH5p&#10;EUMLQresNry5fWPEm1ET5sPuPt76ORBPfgAAAP//AwBQSwMEFAAGAAgAAAAhAN429rrdAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/QdrkNhRuyGlJMSpEIgtqOUhsXPjaRI1Hkex&#10;24S/73QFy9E9unNusZ5cJ044hNaThsVcgUCqvG2p1vD58Xr7ACJEQ9Z0nlDDLwZYl7OrwuTWj7TB&#10;0zbWgkso5EZDE2OfSxmqBp0Jc98jcbb3gzORz6GWdjAjl7tOJkrdS2da4g+N6fG5weqwPToNX2/7&#10;n+9UvdcvbtmPflKSXCa1vrmenh5BRJziHwwXfVaHkp12/kg2iE7DMmVQQ3LHizjOsnQBYsfcKlmB&#10;LAv5f0B5BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACANaLflAgAAWAUAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN429rrdAAAACAEAAA8AAAAA&#10;AAAAAAAAAAAAPwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABJBgAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="539EF4C1" w14:textId="405246A4" w:rsidR="00D03F0D" w:rsidRPr="00052AAA" w:rsidRDefault="00D03F0D" w:rsidP="00AA68E6">
                       <w:pPr>
                         <w:pStyle w:val="mJournalHomePageLink"/>
                         <w:spacing w:before="1000" w:after="180"/>
                         <w:rPr>
                           <w:color w:val="1F4E79"/>
                         </w:rPr>
                       </w:pPr>
                       <w:bookmarkStart w:id="2" w:name="_Hlk216196289"/>
                       <w:bookmarkStart w:id="3" w:name="_Hlk216196290"/>
                       <w:r>
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00530D0A">
                         <w:t xml:space="preserve">Journal homepage:  </w:t>
                       </w:r>
                       <w:hyperlink r:id="rId9" w:history="1">
                         <w:r w:rsidR="0008370D" w:rsidRPr="00052AAA">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:color w:val="1F4E79"/>
                             <w:u w:val="none"/>
                           </w:rPr>
@@ -230,100 +231,103 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6341349" cy="950595"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="08E71A60" w14:textId="422A6B0A" w:rsidR="008479CD" w:rsidRPr="00E371A6" w:rsidRDefault="008479CD" w:rsidP="008479CD">
       <w:pPr>
         <w:pStyle w:val="mProof"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B0FDA75" w14:textId="45BB3E2B" w:rsidR="00AA3959" w:rsidRPr="00E371A6" w:rsidRDefault="00AA3959" w:rsidP="00F02D91">
+    <w:p w14:paraId="0B0FDA75" w14:textId="40EBF1F1" w:rsidR="00AA3959" w:rsidRDefault="00AA3959" w:rsidP="009F36CB">
       <w:pPr>
         <w:pStyle w:val="mTitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t>Template for</w:t>
       </w:r>
       <w:r w:rsidR="00BB0540" w:rsidRPr="00E371A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001453B2">
         <w:t>Online Journal</w:t>
       </w:r>
       <w:r w:rsidR="001453B2" w:rsidRPr="00E371A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk187300913"/>
       <w:r w:rsidR="009A507B">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="001453B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00190E70">
+        <w:t>Measurement</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E371A6">
-        <w:t>Measurement Science Revi</w:t>
+        <w:t xml:space="preserve"> Science Revi</w:t>
       </w:r>
       <w:r w:rsidR="00737FEF">
         <w:t>ew</w:t>
       </w:r>
       <w:r w:rsidR="001453B2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DFCAFEA" w14:textId="290C80FC" w:rsidR="000405AD" w:rsidRDefault="000405AD" w:rsidP="000405AD">
+    <w:p w14:paraId="7DFCAFEA" w14:textId="290C80FC" w:rsidR="000405AD" w:rsidRDefault="000405AD" w:rsidP="009F36CB">
       <w:pPr>
         <w:pStyle w:val="mAuthors"/>
         <w:rPr>
           <w:rFonts w:eastAsia="NimbusRomNo9L-Regu"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F36CB">
         <w:rPr>
           <w:rFonts w:eastAsia="NimbusRomNo9L-Regu"/>
         </w:rPr>
         <w:t>Forename</w:t>
       </w:r>
-      <w:r w:rsidR="0059437E">
+      <w:r w:rsidR="0059437E" w:rsidRPr="009F36CB">
         <w:rPr>
           <w:rFonts w:eastAsia="NimbusRomNo9L-Regu"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="NimbusRomNo9L-Regu"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000405AD">
         <w:rPr>
           <w:rFonts w:eastAsia="NimbusRomNo9L-Regu"/>
         </w:rPr>
         <w:t>Surname</w:t>
       </w:r>
       <w:r w:rsidR="0059437E">
         <w:rPr>
           <w:rFonts w:eastAsia="NimbusRomNo9L-Regu"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="000405AD">
         <w:rPr>
@@ -582,210 +586,222 @@
     </w:p>
     <w:p w14:paraId="12E623F9" w14:textId="77777777" w:rsidR="00AA3959" w:rsidRPr="00E371A6" w:rsidRDefault="00AA3959" w:rsidP="005035C1">
       <w:pPr>
         <w:pStyle w:val="mSectionBreak"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21FECE1E" w14:textId="77777777" w:rsidR="00AA3959" w:rsidRPr="00E371A6" w:rsidRDefault="00AA3959" w:rsidP="005035C1">
       <w:pPr>
         <w:pStyle w:val="mSectionBreak"/>
         <w:sectPr w:rsidR="00AA3959" w:rsidRPr="00E371A6" w:rsidSect="00C32D7A">
           <w:headerReference w:type="even" r:id="rId14"/>
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="even" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="936" w:bottom="1418" w:left="936" w:header="431" w:footer="431" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47361363" w14:textId="77777777" w:rsidR="00AA3959" w:rsidRPr="004C7249" w:rsidRDefault="00AA3959" w:rsidP="004C7249">
+    <w:p w14:paraId="2FC8EA0C" w14:textId="77777777" w:rsidR="00D70B07" w:rsidRPr="00520570" w:rsidRDefault="00D70B07" w:rsidP="009F36CB">
       <w:pPr>
         <w:pStyle w:val="mHeading1"/>
       </w:pPr>
-      <w:r w:rsidRPr="004C7249">
+      <w:r w:rsidRPr="00231C74">
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0092A98A" w14:textId="5BA70C10" w:rsidR="00AA3959" w:rsidRDefault="00E22CCD" w:rsidP="00267717">
       <w:pPr>
         <w:pStyle w:val="mText"/>
       </w:pPr>
       <w:r w:rsidRPr="00267717">
         <w:t xml:space="preserve">Submissions </w:t>
       </w:r>
       <w:r w:rsidR="00D03A03" w:rsidRPr="00267717">
         <w:t>to the</w:t>
       </w:r>
       <w:r w:rsidR="00ED7CB1" w:rsidRPr="00267717">
         <w:t xml:space="preserve"> journal Measurement Science Review (MSR) </w:t>
       </w:r>
       <w:r w:rsidR="008E7439" w:rsidRPr="00267717">
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidR="00BE1A2F" w:rsidRPr="00267717">
         <w:t xml:space="preserve">be </w:t>
       </w:r>
       <w:r w:rsidR="008E7439" w:rsidRPr="00267717">
         <w:t>organized in the following sections</w:t>
       </w:r>
       <w:r w:rsidRPr="00267717">
         <w:t>: Introduction, Subject &amp; Methods, Results, Discussion, Conclusion, Appendix, Acknowledgment and References.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71618396" w14:textId="4FDDE2FB" w:rsidR="00473EB4" w:rsidRPr="00E371A6" w:rsidRDefault="00473EB4" w:rsidP="00473EB4">
       <w:pPr>
         <w:pStyle w:val="mText"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">The topic of the article should be defined </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">clearly </w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t>and a short review of existing solutions and a comparison with the author’s results should be given.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB87349" w14:textId="27EA92AE" w:rsidR="00AA3959" w:rsidRPr="004C7249" w:rsidRDefault="00AA3959" w:rsidP="004C7249">
+    <w:p w14:paraId="3CB87349" w14:textId="27EA92AE" w:rsidR="00AA3959" w:rsidRPr="004C7249" w:rsidRDefault="00AA3959" w:rsidP="00231C74">
       <w:pPr>
         <w:pStyle w:val="mHeading1"/>
       </w:pPr>
+      <w:r w:rsidRPr="00231C74">
+        <w:t>Subject</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C7249">
-        <w:t>Subject &amp; methods</w:t>
+        <w:t xml:space="preserve"> &amp; methods</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075CA4E8" w14:textId="5ABC8356" w:rsidR="006B5105" w:rsidRDefault="00F67056" w:rsidP="00267717">
       <w:pPr>
         <w:pStyle w:val="mText"/>
       </w:pPr>
       <w:r w:rsidRPr="00267717">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00AA3959" w:rsidRPr="00267717">
         <w:t>ain ideas, theory, mathematical formulations</w:t>
       </w:r>
       <w:r w:rsidRPr="00267717">
         <w:t xml:space="preserve"> should be provided</w:t>
       </w:r>
       <w:r w:rsidR="00AA3959" w:rsidRPr="00267717">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00267717">
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidR="00AA3959" w:rsidRPr="00267717">
         <w:t xml:space="preserve"> the data on the measuring method and instruments as well as experimental results. This part should be accompanied by</w:t>
       </w:r>
       <w:r w:rsidRPr="00267717">
         <w:t xml:space="preserve"> specific </w:t>
       </w:r>
       <w:r w:rsidR="00AA3959" w:rsidRPr="00267717">
         <w:t>references.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D075DFA" w14:textId="7FD37BAD" w:rsidR="00473EB4" w:rsidRDefault="00473EB4" w:rsidP="00473EB4">
+    <w:p w14:paraId="0D075DFA" w14:textId="4341F304" w:rsidR="00473EB4" w:rsidRDefault="00473EB4" w:rsidP="00190E70">
       <w:pPr>
         <w:pStyle w:val="mHeading2"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Method </w:t>
+      <w:r w:rsidRPr="00190E70">
+        <w:t>Method</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D90987">
         <w:t>X</w:t>
       </w:r>
+      <w:r w:rsidR="00F739C7">
+        <w:t xml:space="preserve"> (Heading 2)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7C016EEE" w14:textId="2C9A5005" w:rsidR="008E3DD5" w:rsidRDefault="008E3DD5" w:rsidP="008E3DD5">
       <w:pPr>
         <w:pStyle w:val="mText"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00473EB4">
         <w:t>ub</w:t>
       </w:r>
       <w:r w:rsidR="00D30E4A">
         <w:t>section</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> text</w:t>
       </w:r>
       <w:r w:rsidR="00473EB4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AA05F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Subsection text. Subsection text. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FADC417" w14:textId="79155E52" w:rsidR="00473EB4" w:rsidRDefault="00473EB4" w:rsidP="008E3DD5">
+    <w:p w14:paraId="4FADC417" w14:textId="1B14C6CC" w:rsidR="00473EB4" w:rsidRPr="009F36CB" w:rsidRDefault="00473EB4" w:rsidP="009F36CB">
       <w:pPr>
         <w:pStyle w:val="mHeading3"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009F36CB">
         <w:t xml:space="preserve">Method </w:t>
       </w:r>
-      <w:r w:rsidR="00D90987">
+      <w:r w:rsidR="00D90987" w:rsidRPr="009F36CB">
         <w:t>X-Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00F739C7">
+        <w:t xml:space="preserve"> (Heading 3)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="141B52B6" w14:textId="014C3F99" w:rsidR="00AA05F6" w:rsidRDefault="008E3DD5" w:rsidP="00AA05F6">
       <w:pPr>
         <w:pStyle w:val="mText"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00ED4CD5">
         <w:t>ub-</w:t>
       </w:r>
       <w:r w:rsidR="00473EB4">
         <w:t>sub</w:t>
       </w:r>
       <w:r w:rsidR="00D30E4A">
         <w:t>section</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> text</w:t>
       </w:r>
       <w:r w:rsidR="00473EB4">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Sub-subsection text. Sub-subsection text. Sub-subsection text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C99F81F" w14:textId="782CBC63" w:rsidR="00AA3959" w:rsidRPr="004C7249" w:rsidRDefault="0064303B" w:rsidP="004C7249">
+    <w:p w14:paraId="0C99F81F" w14:textId="782CBC63" w:rsidR="00AA3959" w:rsidRPr="004C7249" w:rsidRDefault="0064303B" w:rsidP="00231C74">
       <w:pPr>
         <w:pStyle w:val="mHeading1"/>
       </w:pPr>
       <w:r w:rsidRPr="004C7249">
         <w:t>Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2798C04D" w14:textId="2117EC0F" w:rsidR="00AA05F6" w:rsidRPr="00E371A6" w:rsidRDefault="00AA3959" w:rsidP="00AA05F6">
       <w:pPr>
         <w:pStyle w:val="mText"/>
       </w:pPr>
       <w:r w:rsidRPr="00267717">
         <w:t>Results should be</w:t>
       </w:r>
       <w:r w:rsidR="00F67056" w:rsidRPr="00267717">
         <w:t xml:space="preserve"> briefly</w:t>
       </w:r>
       <w:r w:rsidRPr="00267717">
         <w:t xml:space="preserve"> summarized</w:t>
       </w:r>
       <w:r w:rsidR="00AA05F6">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00267717">
         <w:t xml:space="preserve"> and </w:t>
@@ -808,51 +824,51 @@
       <w:r w:rsidRPr="00267717">
         <w:t>scientific contributions should be demonstrated.</w:t>
       </w:r>
       <w:r w:rsidR="00AA05F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA05F6" w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">Discussion, if needed, </w:t>
       </w:r>
       <w:r w:rsidR="00AA05F6">
         <w:t xml:space="preserve">it can be </w:t>
       </w:r>
       <w:r w:rsidR="008E3DD5">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00AA05F6">
         <w:t xml:space="preserve">part of the Results </w:t>
       </w:r>
       <w:r w:rsidR="008E3DD5">
         <w:t>or a separate section before the Conclusion</w:t>
       </w:r>
       <w:r w:rsidR="00AA05F6" w:rsidRPr="00E371A6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7177F5CD" w14:textId="4FEA80BB" w:rsidR="00932F06" w:rsidRPr="004C7249" w:rsidRDefault="00AA3959" w:rsidP="004C7249">
+    <w:p w14:paraId="7177F5CD" w14:textId="4FEA80BB" w:rsidR="00932F06" w:rsidRPr="004C7249" w:rsidRDefault="00AA3959" w:rsidP="00231C74">
       <w:pPr>
         <w:pStyle w:val="mHeading1"/>
       </w:pPr>
       <w:r w:rsidRPr="004C7249">
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2808B5CE" w14:textId="3B543132" w:rsidR="00A04FB4" w:rsidRPr="00267717" w:rsidRDefault="00A04FB4" w:rsidP="00267717">
       <w:pPr>
         <w:pStyle w:val="mText"/>
       </w:pPr>
       <w:r w:rsidRPr="00267717">
         <w:t xml:space="preserve">A conclusion section is required. </w:t>
       </w:r>
       <w:r w:rsidR="00AD5976" w:rsidRPr="00267717">
         <w:t>It p</w:t>
       </w:r>
       <w:r w:rsidRPr="00267717">
         <w:t>resents a critical analysis, interpretation and evaluation of the obtained results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0449BE8F" w14:textId="77777777" w:rsidR="00983945" w:rsidRPr="00E371A6" w:rsidRDefault="00983945" w:rsidP="00983945">
       <w:pPr>
         <w:pStyle w:val="mHeading1NoNumber"/>
       </w:pPr>
@@ -1355,145 +1371,165 @@
         <w:pStyle w:val="mReferences"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CC53F3D" w14:textId="455F1F64" w:rsidR="00932F06" w:rsidRDefault="00932F06" w:rsidP="00E455C4">
       <w:pPr>
         <w:pStyle w:val="mReferences"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:sectPr w:rsidR="00932F06" w:rsidSect="00C32D7A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="936" w:bottom="1418" w:left="936" w:header="431" w:footer="431" w:gutter="0"/>
           <w:cols w:num="2" w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11070A36" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
+    <w:p w14:paraId="4469C6F6" w14:textId="77777777" w:rsidR="009F36CB" w:rsidRPr="009F36CB" w:rsidRDefault="009F36CB" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mTitle"/>
         <w:spacing w:before="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11070A36" w14:textId="6992EBB7" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
+      <w:pPr>
+        <w:pStyle w:val="mTitle"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
         <w:t>MSR - Instructions and Examples for Authors</w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561F85E5" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
-[...1 lines deleted...]
-        <w:pStyle w:val="mTitle"/>
+    <w:p w14:paraId="561F85E5" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="009F36CB">
+      <w:pPr>
+        <w:pStyle w:val="mText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12607896" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mSectionBreak"/>
         <w:sectPr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidSect="00D928A7">
           <w:headerReference w:type="even" r:id="rId22"/>
           <w:footerReference w:type="even" r:id="rId23"/>
           <w:footerReference w:type="default" r:id="rId24"/>
           <w:headerReference w:type="first" r:id="rId25"/>
           <w:footerReference w:type="first" r:id="rId26"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="936" w:bottom="1418" w:left="936" w:header="431" w:footer="431" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19FED688" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="000B037C">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="19FED688" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="009F36CB">
+      <w:pPr>
+        <w:pStyle w:val="instructions"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F36CB">
+        <w:t>Abbreviations</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C7249">
-        <w:t>Abbreviations and acronyms</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F36CB">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7249">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F36CB">
+        <w:t>acronyms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6078D02F" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">Define abbreviations, symbols and acronyms the first time they are used in the text, even </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">if they have </w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t>already been defined in the abstract.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D77E6F" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E.g., </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE0C0B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>artificial neural network (ANN)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071A1642" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="004C7249">
-[...1 lines deleted...]
-        <w:pStyle w:val="mHeading1"/>
+    <w:p w14:paraId="071A1642" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="009F36CB">
+      <w:pPr>
+        <w:pStyle w:val="instructions"/>
       </w:pPr>
       <w:r w:rsidRPr="004C7249">
-        <w:t>Page setup and styles</w:t>
+        <w:t xml:space="preserve">Page setup and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F36CB">
+        <w:t>styles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ED4A2B8" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">The paper </w:t>
       </w:r>
       <w:r>
         <w:t>size (</w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t>A4)</w:t>
       </w:r>
       <w:r>
         <w:t>, m</w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t>argins and column widths are built-in in</w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
@@ -1563,102 +1599,105 @@
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve"> styles “m_List…” for bulleted or numbered lists in the paper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D7AA3B5" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use styles </w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t>“m_</w:t>
       </w:r>
       <w:r>
         <w:t>Caption</w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t>…”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for captions of figures and tables.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E725CD" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="004C7249">
-[...1 lines deleted...]
-        <w:pStyle w:val="mHeading1"/>
+    <w:p w14:paraId="74E725CD" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="009F36CB">
+      <w:pPr>
+        <w:pStyle w:val="instructions"/>
       </w:pPr>
       <w:r w:rsidRPr="004C7249">
-        <w:t>Identify the headings</w:t>
+        <w:t xml:space="preserve">Identify the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F36CB">
+        <w:t>headings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A21B83" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">Two levels of headings should be used </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00065C1E" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">(styles “m_Heading1” and “m_Heading2”). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F08911D" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">When the heading styles are used, section numbers are not required to be typed in because they will be automatically numbered by the predefined multilevel list. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B3D170" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t>If necessary, you can use the 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE0C0B">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve"> level not numbered heading (style “m_Heading3”). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B769D42" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="004C7249">
-[...1 lines deleted...]
-        <w:pStyle w:val="mHeading1"/>
+    <w:p w14:paraId="4B769D42" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="009F36CB">
+      <w:pPr>
+        <w:pStyle w:val="instructions"/>
       </w:pPr>
       <w:r w:rsidRPr="004C7249">
         <w:t>Units</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207BC000" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="009214DF" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="009214DF">
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r w:rsidRPr="00E906DD">
         <w:t>either</w:t>
       </w:r>
       <w:r w:rsidRPr="009214DF">
         <w:t xml:space="preserve"> SI (MKS) or CGS as primary units. (SI units are encouraged.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B181CCC" w14:textId="77777777" w:rsidR="006E771F" w:rsidRDefault="006E771F" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use </w:t>
@@ -1771,723 +1810,739 @@
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="936" w:bottom="1418" w:left="936" w:header="431" w:footer="431" w:gutter="0"/>
           <w:cols w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DEE5E7D" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mCaptionTableSingleLine"/>
       </w:pPr>
       <w:r w:rsidRPr="003F5293">
         <w:t xml:space="preserve">Table 1.  Main </w:t>
       </w:r>
       <w:r w:rsidRPr="001F3B62">
         <w:t>predefined</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5293">
         <w:t xml:space="preserve"> styles in WORD template.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="mTable"/>
         <w:tblW w:w="9498" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="5811"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="089C09CF" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="089C09CF" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CABD3C0" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Style name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16E74DC9" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t xml:space="preserve">To format </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="429FD430" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Size [pt]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="4264EEBA" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="4264EEBA" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="653111E7" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2688C49A" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67EB212F" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="7B45C0D5" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="7B45C0D5" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35272991" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_Authors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A726AE8" w14:textId="60B2AF42" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Authors</w:t>
             </w:r>
             <w:r w:rsidR="00BE0C0B">
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="00E371A6">
               <w:t xml:space="preserve"> names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="527C07D8" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="62C831E8" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="62C831E8" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E03A3A4" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_Affiliation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CA99296" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Affiliation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00694D54" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="5516CCF1" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="5516CCF1" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="352F796F" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79526B9E" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Abstract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69F7737F" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="2FA4A9EB" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="2FA4A9EB" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66C1126A" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17EC56AF" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Keywords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60C639CF" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="42F6D89C" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="42F6D89C" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B176F8A" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_Heading1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D1EF2CD" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>1st level heading, numbered 1. 2. 3. ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17556B02" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="38E46BAE" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="38E46BAE" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12E0AAF2" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_Heading1NoNumber</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="500ACA53" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Heading for APPENDIX, ACKNOWLEDGMENT, REFERENCES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4900A5C6" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="5CC605EB" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="5CC605EB" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E03C861" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_Heading2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="622B06BB" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>2nd level heading, numbered A. B. C. ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27AE1771" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="09B7D43E" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="09B7D43E" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33DDE73B" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_Heading3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62FC9A9F" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>3rd level heading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FC4BDF3" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="7A0F878D" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="7A0F878D" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C561481" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_Text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D5D8BBB" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Main text</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48C649F1" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="6A68DC35" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="6A68DC35" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40D026BB" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_TextNoIndent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C6AAD2D" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Text without indent – to define parameters in equations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="738257A2" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="49F32F8C" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="49F32F8C" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53D4CEEB" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_TextInTable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2612FC44" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Text in tables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41648FF3" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="005C67ED" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="005C67ED" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1173F8A3" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_List_Bullets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29163279" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Bulleted list</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="539B1AB5" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="5770FBF4" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="5770FBF4" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="740B9E3A" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_List_</w:t>
             </w:r>
             <w:r>
               <w:t>Arrows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CC1FA93" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
@@ -2500,429 +2555,438 @@
             <w:r w:rsidRPr="00E371A6">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Arrows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38B6CA05" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="1C55B855" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="1C55B855" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="247EAD30" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_List_123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AC6D358" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Numbered list 1. 2. 3. ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28A6A6B2" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="774A6045" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="774A6045" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F8D5B2A" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_List_abc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CEF1C46" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Numbered list a. b. c. ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C1C5DE1" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="3F497139" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="3F497139" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B5C279B" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_List_iii</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19685EEB" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Numbered list i. ii. iii. ...</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="540E2FB7" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="13D2975B" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="13D2975B" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F896734" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_References</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55492B61" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>References</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7311FAE2" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D6552F" w:rsidRPr="00E371A6" w14:paraId="12F580BF" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00D6552F" w:rsidRPr="00E371A6" w14:paraId="12F580BF" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B361630" w14:textId="48DA67D5" w:rsidR="00D6552F" w:rsidRPr="00E371A6" w:rsidRDefault="00D6552F" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r>
               <w:t>m_Figure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34FDE430" w14:textId="05872D73" w:rsidR="00D6552F" w:rsidRPr="00E371A6" w:rsidRDefault="00D6552F" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r>
               <w:t>Figure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B27DA7C" w14:textId="1DA06DB8" w:rsidR="00D6552F" w:rsidRPr="00E371A6" w:rsidRDefault="00D6552F" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="3AFD2E6A" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="3AFD2E6A" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74231C1B" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_CaptionFigure_SingleLine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01FA3252" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Caption for figures – single line</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="766926AA" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="5E61A628" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="5E61A628" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DEA5D38" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_CaptionFigure_MultiLines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4306F679" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Caption for figures – multi lines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D2A6495" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="6C4929CB" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="6C4929CB" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63303A73" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_CaptionTable_SingleLine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C3F3986" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Caption for tables – single line</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="308EAB2A" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="41EA157B" w14:textId="77777777" w:rsidTr="00A015EA">
+      <w:tr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w14:paraId="41EA157B" w14:textId="77777777" w:rsidTr="00737DFB">
         <w:trPr>
           <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DD55226" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>m_CaptionTable_MultiLines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBD49F5" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>Caption for tables – multi lines</w:t>
             </w:r>
@@ -2933,99 +2997,85 @@
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77CB00C9" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00A015EA">
             <w:pPr>
               <w:pStyle w:val="mTextInTable"/>
               <w:tabs>
                 <w:tab w:val="decimal" w:pos="255"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00E371A6">
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C46F044" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="587C3FB6" w14:textId="263A82F5" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="31A50F3F" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2446AD78" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidSect="00C32D7A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="936" w:bottom="1418" w:left="936" w:header="431" w:footer="431" w:gutter="0"/>
           <w:cols w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4679964E" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="000B037C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4679964E" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="009F36CB">
+      <w:pPr>
+        <w:pStyle w:val="instructions"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F36CB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Figures</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C7249">
-        <w:t xml:space="preserve">Figures and </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="000B037C">
         <w:t>tables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418813A4" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="000A6E4C" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="000A6E4C">
         <w:t xml:space="preserve">You should place the figures and tables in appropriate locations within the manuscript after they are cited in the text. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C66443C" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="000A6E4C" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="000A6E4C">
         <w:t xml:space="preserve">Center figures and tables in a given column. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A547A7B" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
@@ -4669,54 +4719,53 @@
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05282">
         <w:t xml:space="preserve"> waves; histograms are calculated from the joint values taken using distances W-F4 and W-F1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1221FEA5" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59CA82A4" w14:textId="4D0D4BCE" w:rsidR="00BE0C0B" w:rsidRDefault="00BE0C0B" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mText"/>
         <w:sectPr w:rsidR="00BE0C0B" w:rsidSect="00C32D7A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="936" w:bottom="1418" w:left="936" w:header="431" w:footer="431" w:gutter="0"/>
           <w:cols w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4902C04B" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="00050D12">
-[...2 lines deleted...]
-        <w:spacing w:before="0"/>
+    <w:p w14:paraId="4902C04B" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="009F36CB">
+      <w:pPr>
+        <w:pStyle w:val="instructions"/>
       </w:pPr>
       <w:r w:rsidRPr="004C7249">
         <w:t>Equations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32462E2B" w14:textId="77777777" w:rsidR="00CF1C50" w:rsidRDefault="00CF1C50" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use the built-in </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1C50">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Equation Editor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1C50">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in MS Word for equations in your paper (Insert &gt; Equation &gt; Insert New Equation) and apply the ‘Change to Display’ setting. </w:t>
       </w:r>
     </w:p>
@@ -4769,51 +4818,51 @@
         <w:tblW w:w="4860" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4463"/>
         <w:gridCol w:w="397"/>
       </w:tblGrid>
       <w:tr w:rsidR="00050D12" w14:paraId="6C9648B3" w14:textId="77777777" w:rsidTr="00717E26">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4463" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="57" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2387B4BC" w14:textId="6EBD7207" w:rsidR="00050D12" w:rsidRPr="00D86513" w:rsidRDefault="002674FA" w:rsidP="00E5155E">
+          <w:p w14:paraId="2387B4BC" w14:textId="6EBD7207" w:rsidR="00050D12" w:rsidRPr="00D86513" w:rsidRDefault="0002497F" w:rsidP="00E5155E">
             <w:pPr>
               <w:pStyle w:val="mText"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <m:oMathPara>
               <m:oMathParaPr>
                 <m:jc m:val="center"/>
               </m:oMathParaPr>
               <m:oMath>
                 <m:f>
                   <m:fPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
                         <w:i/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:fPr>
                   <m:num>
                     <m:sSub>
                       <m:sSubPr>
                         <m:ctrlPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
@@ -5217,53 +5266,53 @@
         <w:t xml:space="preserve">Mathematical symbols such as =, +, ≤, Σ, ∫ should be properly spaced and aligned for readability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB7C9C1" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E371A6">
         <w:t>„(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E371A6">
         <w:t>1)“, not „Eq. (1)“ nor „equation (1)“, except at the beginning of a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t>sentence: „Equation (1) is ... .“</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E91BC3A" w14:textId="25190A10" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00C35309" w:rsidP="004C7249">
-[...1 lines deleted...]
-        <w:pStyle w:val="mHeading1"/>
+    <w:p w14:paraId="0E91BC3A" w14:textId="25190A10" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00C35309" w:rsidP="009F36CB">
+      <w:pPr>
+        <w:pStyle w:val="instructions"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk96102836"/>
       <w:r>
         <w:t xml:space="preserve">Algorithms, </w:t>
       </w:r>
       <w:r w:rsidR="00CF1C50">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00E950DB" w:rsidRPr="004C7249">
         <w:t>rograms</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EEB951" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mCaptionCodeSingleLine"/>
       </w:pPr>
       <w:r w:rsidRPr="003F5293">
         <w:t>Code 1.  Source</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> code caption.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C480D66" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00AC5A78" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
@@ -5422,91 +5471,93 @@
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t>“m_</w:t>
       </w:r>
       <w:r>
         <w:t>Caption</w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t>Code</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5293">
         <w:t xml:space="preserve">”, see Code 1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73184A94" w14:textId="056794A3" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">Try to fit </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">your code texts </w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
-        <w:t xml:space="preserve">in one column. Wide programs may span across both columns. </w:t>
+        <w:t xml:space="preserve">in one column. Wide programs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E371A6">
+        <w:t xml:space="preserve">may span across both columns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05F1F9A5" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="005035C1">
         <w:t>Place</w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>code</w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve"> captions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with numbering above</w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:t>frame.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F02D562" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use only top and bottom borders for your code. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF13997" w14:textId="400E0FF6" w:rsidR="00CF1C50" w:rsidRDefault="00CF1C50" w:rsidP="007B479F">
-[...2 lines deleted...]
-        <w:spacing w:before="120"/>
+    <w:p w14:paraId="0CF13997" w14:textId="400E0FF6" w:rsidR="00CF1C50" w:rsidRDefault="00CF1C50" w:rsidP="009F36CB">
+      <w:pPr>
+        <w:pStyle w:val="instructions"/>
       </w:pPr>
       <w:r>
         <w:t>Graphs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7D2104" w14:textId="3717EBF2" w:rsidR="00BE0C0B" w:rsidRDefault="00582A82" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r>
         <w:t>When needed, place the title above the graph; it should be concise and descriptive.</w:t>
       </w:r>
       <w:r w:rsidR="00BE0C0B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77686FC4" w14:textId="1004A4A7" w:rsidR="00BE0C0B" w:rsidRDefault="00BE0C0B" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00EA00EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Axes should be clearly labeled </w:t>
@@ -5532,53 +5583,53 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">e.g., </w:t>
       </w:r>
       <w:r w:rsidR="003B6FEA">
         <w:t xml:space="preserve">Amplitude [mV], </w:t>
       </w:r>
       <w:r>
         <w:t>Temperature [°C], Time [s]</w:t>
       </w:r>
       <w:r w:rsidR="00EA00EA">
         <w:t>, Dx [mm], PTT [ms]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC43199" w14:textId="3AFE68F5" w:rsidR="00BE0C0B" w:rsidRDefault="00BE0C0B" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Maintain consistent unit usage throughout the article. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC0CB0C" w14:textId="3F82833B" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="004C7249">
-[...1 lines deleted...]
-        <w:pStyle w:val="mHeading1"/>
+    <w:p w14:paraId="1AC0CB0C" w14:textId="3F82833B" w:rsidR="00E950DB" w:rsidRPr="004C7249" w:rsidRDefault="00E950DB" w:rsidP="009F36CB">
+      <w:pPr>
+        <w:pStyle w:val="instructions"/>
       </w:pPr>
       <w:r w:rsidRPr="004C7249">
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713A58E8" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00D5468D" w:rsidRDefault="00E950DB" w:rsidP="00B66A2F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00D5468D">
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r>
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidRPr="00D5468D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00D5468D">
         <w:t xml:space="preserve">examples of </w:t>
       </w:r>
       <w:r w:rsidRPr="002E4EA0">
@@ -5639,56 +5690,59 @@
     </w:p>
     <w:p w14:paraId="1835EFA3" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t>In sentences, refer simply to the reference number, as in [3]. Do not use „Ref. [3]” nor „reference [3]” except at the beginning of a sentence: „Reference [3] shows …”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6836F616" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">Multiple references are each numbered with separate brackets (e.g. [2], [3], [7], [1]-[3]). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8B9AD6" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00C3026F">
       <w:pPr>
         <w:pStyle w:val="mListBullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t>The sentence punctuation follows the brackets [2].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BFCC59" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
+    <w:p w14:paraId="49BFCC59" w14:textId="4C9A6EDA" w:rsidR="00E950DB" w:rsidRPr="00E371A6" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mHeading1NoNumber"/>
       </w:pPr>
       <w:r w:rsidRPr="00E371A6">
         <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidR="009F36CB">
+        <w:t xml:space="preserve"> - examples</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0F4C8B" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="008B59B7" w:rsidRDefault="00E950DB" w:rsidP="00BE0C0B">
       <w:pPr>
         <w:pStyle w:val="mReferences"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE0C0B">
         <w:rPr>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Stein, G. J., Chmurny, R., Rosik, V. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="00E371A6">
         <w:t xml:space="preserve">Compact vibration measuring system for in-vehicle applications. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE0C0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Measurement Science Review,</w:t>
@@ -5885,71 +5939,68 @@
           <w:rPr>
             <w:rFonts w:eastAsia="MS Mincho"/>
             <w:noProof/>
             <w:color w:val="1F4E79"/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:t>https://doi.org/10.1109/5.771073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008B59B7">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5347E8E0" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00F32881" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mReferences"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F938BD">
+        <w:lastRenderedPageBreak/>
         <w:t>Roll, W.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F938BD">
         <w:t xml:space="preserve">P. (1976). ESP and memory. In </w:t>
       </w:r>
       <w:r w:rsidRPr="00F938BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Philosophical Dimensions of Parapsychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00F938BD">
-        <w:t xml:space="preserve">. American Psychiatric </w:t>
-[...3 lines deleted...]
-        <w:t>Press, 154-184</w:t>
+        <w:t>. American Psychiatric Press, 154-184</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F938BD">
         <w:t xml:space="preserve">ISBN </w:t>
       </w:r>
       <w:r w:rsidRPr="00F938BD">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>9780534167035</w:t>
       </w:r>
       <w:r w:rsidRPr="00A170D9">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A170D9">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ISBN or DOI link at the end of reference)</w:t>
@@ -5970,51 +6021,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="08BDA97A" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mReferences"/>
       </w:pPr>
       <w:r w:rsidRPr="00F938BD">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00F938BD">
         <w:t xml:space="preserve">ield, G. (2001). Rethinking reference rethought. In </w:t>
       </w:r>
       <w:r w:rsidRPr="007C0542">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Revelling in Reference: Reference and Information Services Section Symposium</w:t>
       </w:r>
       <w:r w:rsidRPr="00F938BD">
         <w:t xml:space="preserve">. Australian Library and Information Association, 46-52. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1B6776" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00333686" w:rsidRDefault="002674FA" w:rsidP="00E950DB">
+    <w:p w14:paraId="6F1B6776" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRPr="00333686" w:rsidRDefault="0002497F" w:rsidP="00E950DB">
       <w:pPr>
         <w:pStyle w:val="mReferences"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="00E950DB" w:rsidRPr="00FB73A2">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Mincho"/>
             <w:noProof/>
             <w:color w:val="1F4E79"/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:t>https://doi.org/10.1109/5.771073</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E950DB" w:rsidRPr="00333686">
         <w:rPr>
           <w:color w:val="auto"/>
@@ -6134,98 +6185,97 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. (1996). </w:t>
       </w:r>
       <w:r w:rsidRPr="000479BA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>APA-style citations of electronic resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00FB73A2">
           <w:rPr>
             <w:rFonts w:eastAsia="MS Mincho"/>
             <w:noProof/>
             <w:color w:val="1F4E79"/>
             <w:lang w:eastAsia="fr-FR"/>
           </w:rPr>
           <w:t>http://www.cas.usf.edu/english/walker/apa.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E965B1B" w14:textId="6FCB48E0" w:rsidR="00932F06" w:rsidRPr="00FB73A2" w:rsidRDefault="00E950DB" w:rsidP="00FB73A2">
+    <w:p w14:paraId="6E965B1B" w14:textId="6FCB48E0" w:rsidR="00932F06" w:rsidRPr="00FB73A2" w:rsidRDefault="00E950DB" w:rsidP="00231C74">
       <w:pPr>
         <w:pStyle w:val="mHeading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="312" w:hanging="312"/>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="312"/>
+        <w:rPr>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C7249">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00932F06" w:rsidRPr="00FB73A2" w:rsidSect="009A7B58">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="936" w:bottom="1418" w:left="936" w:header="431" w:footer="431" w:gutter="0"/>
       <w:cols w:num="2" w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EF81009" w14:textId="77777777" w:rsidR="002674FA" w:rsidRDefault="002674FA">
+    <w:p w14:paraId="2944DE2D" w14:textId="77777777" w:rsidR="0002497F" w:rsidRDefault="0002497F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8C0F05" w14:textId="77777777" w:rsidR="002674FA" w:rsidRDefault="002674FA"/>
+    <w:p w14:paraId="520C2B74" w14:textId="77777777" w:rsidR="0002497F" w:rsidRDefault="0002497F"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12AE6E8D" w14:textId="77777777" w:rsidR="002674FA" w:rsidRDefault="002674FA">
+    <w:p w14:paraId="706767E5" w14:textId="77777777" w:rsidR="0002497F" w:rsidRDefault="0002497F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D3DB42" w14:textId="77777777" w:rsidR="002674FA" w:rsidRDefault="002674FA"/>
+    <w:p w14:paraId="4A099FD9" w14:textId="77777777" w:rsidR="0002497F" w:rsidRDefault="0002497F"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -6248,83 +6298,83 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="NimbusRomNo9L-Regu">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Yu Gothic"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="420024FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2AA2D945" w14:textId="77777777" w:rsidR="00AA3959" w:rsidRDefault="00AA3959" w:rsidP="003A0747">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4475F5DF" w14:textId="77777777" w:rsidR="00AA3959" w:rsidRDefault="00AA3959"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6353,67 +6403,67 @@
     <w:r w:rsidRPr="001B60E1">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00CA7B5A">
       <w:rPr>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="001B60E1">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FE834F1" w14:textId="24FCA2ED" w:rsidR="008D405D" w:rsidRDefault="002674FA" w:rsidP="00E802BB">
+  <w:p w14:paraId="5A64364C" w14:textId="5B9B498F" w:rsidR="00CE4AFC" w:rsidRDefault="00971693" w:rsidP="00E802BB">
     <w:pPr>
       <w:pStyle w:val="mFooterDOI"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="5103"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:ind w:right="8108"/>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="0011032C" w:rsidRPr="00D33267">
+      <w:r w:rsidRPr="00971693">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="1F4E79"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>DOI: 10.2478/mr-2026-00xx</w:t>
+        <w:t>DOI: 10.2478/msr-2026-00xx</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidR="00AB2036">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AB2036" w:rsidRPr="00AB2036">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00AB2036" w:rsidRPr="003F5293">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t xml:space="preserve">*Corresponding author: </w:t>
     </w:r>
     <w:r w:rsidR="00D90987" w:rsidRPr="00D7720F">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:color w:val="1F4E79"/>
       </w:rPr>
@@ -6445,60 +6495,97 @@
     </w:r>
     <w:r w:rsidR="00AB2036" w:rsidRPr="003F5293">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>(F. Surname</w:t>
     </w:r>
     <w:r w:rsidR="0011032C">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>B</w:t>
     </w:r>
     <w:r w:rsidR="00AB2036" w:rsidRPr="003F5293">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00AB2036" w:rsidRPr="00E802BB">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00AB2036">
-      <w:tab/>
+  </w:p>
+  <w:p w14:paraId="3FE834F1" w14:textId="0CD4B957" w:rsidR="008D405D" w:rsidRDefault="00CE4AFC" w:rsidP="00CE4AFC">
+    <w:pPr>
+      <w:pStyle w:val="mFooterDOI"/>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="5103"/>
+        <w:tab w:val="right" w:pos="9923"/>
+      </w:tabs>
+      <w:spacing w:before="60"/>
+      <w:ind w:right="111"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00306472">
+      <w:t>©</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> 2026 Institute of Measurement Science, SAS. This work is </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00126A67">
+      <w:t xml:space="preserve">licensed </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001F249F">
+      <w:t>under</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F4E79"/>
+        </w:rPr>
+        <w:t>CC BY-NC-ND 4.0</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4A43DB77" w14:textId="40FABB17" w:rsidR="00AA3959" w:rsidRPr="00175DE6" w:rsidRDefault="00AE455A" w:rsidP="002C5032">
+  <w:p w14:paraId="4A43DB77" w14:textId="40FABB17" w:rsidR="00AA3959" w:rsidRPr="00175DE6" w:rsidRDefault="00AE455A" w:rsidP="009F36CB">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5103"/>
       </w:tabs>
-      <w:spacing w:before="240" w:after="240"/>
+      <w:spacing w:before="120" w:after="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00175DE6">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00175DE6">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00175DE6">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00CA7B5A">
       <w:rPr>
@@ -6577,99 +6664,99 @@
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-365372846"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="478BFEF5" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB">
+      <w:p w14:paraId="60C0C742" w14:textId="754A121A" w:rsidR="00E950DB" w:rsidRDefault="00E950DB" w:rsidP="00101A93">
         <w:pPr>
+          <w:spacing w:after="240"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="60C0C742" w14:textId="77777777" w:rsidR="00E950DB" w:rsidRDefault="00E950DB"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C48F161" w14:textId="77777777" w:rsidR="002674FA" w:rsidRDefault="002674FA">
+    <w:p w14:paraId="5796C0CC" w14:textId="77777777" w:rsidR="0002497F" w:rsidRDefault="0002497F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4560F8C5" w14:textId="77777777" w:rsidR="002674FA" w:rsidRDefault="002674FA"/>
+    <w:p w14:paraId="4D6F35FD" w14:textId="77777777" w:rsidR="0002497F" w:rsidRDefault="0002497F"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B06ABC3" w14:textId="77777777" w:rsidR="002674FA" w:rsidRDefault="002674FA">
+    <w:p w14:paraId="77B8E303" w14:textId="77777777" w:rsidR="0002497F" w:rsidRDefault="0002497F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F84D67" w14:textId="77777777" w:rsidR="002674FA" w:rsidRDefault="002674FA"/>
+    <w:p w14:paraId="0AE9EA85" w14:textId="77777777" w:rsidR="0002497F" w:rsidRDefault="0002497F"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="34C30E4A" w14:textId="583F1E77" w:rsidR="00AA3959" w:rsidRDefault="00AA3959" w:rsidP="0033481B">
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A0807D9" w14:textId="77777777" w:rsidR="00AA3959" w:rsidRDefault="00AA3959" w:rsidP="00A85BD4">
     <w:pPr>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
@@ -6851,50 +6938,140 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00D47546"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44D62F0E"/>
+    <w:lvl w:ilvl="0" w:tplc="A1501364">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="instructions"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="164C1120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FD84126"/>
     <w:lvl w:ilvl="0" w:tplc="CACEF022">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="mList123"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:firstLine="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
@@ -6993,51 +7170,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5542"/>
         </w:tabs>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6262"/>
         </w:tabs>
         <w:ind w:left="6262" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CDC6690"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E7C27BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7110,51 +7287,51 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AFE0F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FD4B432"/>
     <w:lvl w:ilvl="0" w:tplc="BF1E892E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3192" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3912" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7199,51 +7376,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7512" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8232" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8952" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B5A49D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25245A50"/>
     <w:lvl w:ilvl="0" w:tplc="D0E8069E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="mReferences"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
@@ -7344,51 +7521,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B855861"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="33909A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="427"/>
         </w:tabs>
         <w:ind w:left="427" w:hanging="144"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7484,51 +7661,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2011"/>
         </w:tabs>
         <w:ind w:left="2011" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2)%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2011"/>
         </w:tabs>
         <w:ind w:left="2011" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B9247D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F336F396"/>
     <w:lvl w:ilvl="0" w:tplc="734C8C60">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="mListabc"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7571,57 +7748,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="328273D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9C8E938C"/>
     <w:numStyleLink w:val="IEEEBullet1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36CC709D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD2A5468"/>
     <w:lvl w:ilvl="0" w:tplc="4C6892E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7666,51 +7843,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4860" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6300" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B043943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF7A5E02"/>
     <w:lvl w:ilvl="0" w:tplc="041B000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
@@ -7755,51 +7932,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="427367E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="519AF37C"/>
     <w:lvl w:ilvl="0" w:tplc="D70C6E34">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2059" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2779" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7844,51 +8021,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6379" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7099" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7819" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="437D6509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B64E4E4"/>
     <w:lvl w:ilvl="0" w:tplc="041B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7957,51 +8134,51 @@
     <w:lvl w:ilvl="7" w:tplc="041B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48911651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C9A9D50"/>
     <w:lvl w:ilvl="0" w:tplc="A3EAF38E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2100" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8046,51 +8223,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6420" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7140" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7860" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A6A0670"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9C8E938C"/>
     <w:styleLink w:val="IEEEBullet1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="504"/>
         </w:tabs>
         <w:ind w:left="504" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -8191,51 +8368,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BFF3340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E84A896"/>
     <w:lvl w:ilvl="0" w:tplc="6F92D046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="mListArrows"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="924" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8305,102 +8482,102 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5964" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C9E87E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFA0F0ED"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7E77E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5F3E237C"/>
     <w:lvl w:ilvl="0" w:tplc="041B000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8442,51 +8619,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53CD1C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A61886C0"/>
     <w:lvl w:ilvl="0" w:tplc="1CAEB924">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="mListiii"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8529,51 +8706,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63410CCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="225EC8C6"/>
     <w:lvl w:ilvl="0" w:tplc="2E5ABDC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
@@ -8618,51 +8795,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CF54FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC7A3490"/>
     <w:lvl w:ilvl="0" w:tplc="E0106EE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="mListBullets"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
@@ -8709,93 +8886,92 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5182" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7299385F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7F1CEA5E"/>
+    <w:tmpl w:val="B8D0A550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="mHeading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="312" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="mHeading2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="312" w:hanging="312"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:pStyle w:val="mHeading3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
@@ -8834,51 +9010,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="742629EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="859E6E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="454"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -8978,51 +9154,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE72F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CC0184A"/>
     <w:lvl w:ilvl="0" w:tplc="3EBE6FFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041B001B" w:tentative="1">
@@ -9068,236 +9244,310 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-[...8 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="20"/>
-  </w:num>
-[...52 lines deleted...]
-    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="80"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3821" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-horizontal:center;mso-width-relative:margin;mso-height-relative:margin" fill="f" fillcolor="white">
       <v:fill color="white" on="f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
-    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2NDU0Mza1MLU0NTc3MjRU0lEKTi0uzszPAymwrAUAKNBV3iwAAAA="/>
+    <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2NDU0Mza1MLU0NTc3MjRU0lEKTi0uzszPAykwNKoFAFQdL7AtAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00826EC3"/>
     <w:rsid w:val="000009D2"/>
     <w:rsid w:val="00002181"/>
     <w:rsid w:val="0000361B"/>
     <w:rsid w:val="0000541D"/>
     <w:rsid w:val="00005DAD"/>
     <w:rsid w:val="000115F6"/>
     <w:rsid w:val="00012167"/>
     <w:rsid w:val="0001466D"/>
     <w:rsid w:val="00014B4B"/>
     <w:rsid w:val="00014BDF"/>
     <w:rsid w:val="00014FE0"/>
     <w:rsid w:val="00015969"/>
     <w:rsid w:val="000219B9"/>
     <w:rsid w:val="00021C98"/>
     <w:rsid w:val="00024278"/>
     <w:rsid w:val="000245F9"/>
     <w:rsid w:val="00024717"/>
+    <w:rsid w:val="0002497F"/>
     <w:rsid w:val="00024C8E"/>
     <w:rsid w:val="00026109"/>
     <w:rsid w:val="000271AE"/>
     <w:rsid w:val="0003039B"/>
     <w:rsid w:val="00030C8F"/>
     <w:rsid w:val="000360BC"/>
+    <w:rsid w:val="00037B21"/>
     <w:rsid w:val="000405AD"/>
     <w:rsid w:val="00040741"/>
     <w:rsid w:val="00040DCA"/>
     <w:rsid w:val="000415A6"/>
     <w:rsid w:val="00042396"/>
     <w:rsid w:val="0004254B"/>
     <w:rsid w:val="0004318A"/>
     <w:rsid w:val="00044CD0"/>
     <w:rsid w:val="000451A6"/>
     <w:rsid w:val="00045C20"/>
     <w:rsid w:val="0004657C"/>
     <w:rsid w:val="000479BA"/>
     <w:rsid w:val="00047DC4"/>
     <w:rsid w:val="00050D12"/>
     <w:rsid w:val="00052AAA"/>
     <w:rsid w:val="00056553"/>
     <w:rsid w:val="00060E6B"/>
     <w:rsid w:val="00062A7C"/>
     <w:rsid w:val="00063D11"/>
     <w:rsid w:val="00066328"/>
     <w:rsid w:val="00071168"/>
     <w:rsid w:val="00071F4D"/>
     <w:rsid w:val="00072640"/>
     <w:rsid w:val="00072C41"/>
     <w:rsid w:val="0007348E"/>
@@ -9319,133 +9569,137 @@
     <w:rsid w:val="000A18F2"/>
     <w:rsid w:val="000A3A6B"/>
     <w:rsid w:val="000A3C27"/>
     <w:rsid w:val="000A4928"/>
     <w:rsid w:val="000A5991"/>
     <w:rsid w:val="000B037C"/>
     <w:rsid w:val="000B2BE3"/>
     <w:rsid w:val="000B47DB"/>
     <w:rsid w:val="000B615B"/>
     <w:rsid w:val="000C0450"/>
     <w:rsid w:val="000C2306"/>
     <w:rsid w:val="000C483A"/>
     <w:rsid w:val="000C51C6"/>
     <w:rsid w:val="000C6718"/>
     <w:rsid w:val="000D3FCE"/>
     <w:rsid w:val="000D6F51"/>
     <w:rsid w:val="000E01A7"/>
     <w:rsid w:val="000E10CA"/>
     <w:rsid w:val="000E7B0B"/>
     <w:rsid w:val="000F0AD8"/>
     <w:rsid w:val="000F0B94"/>
     <w:rsid w:val="000F4607"/>
     <w:rsid w:val="000F6A45"/>
     <w:rsid w:val="000F723F"/>
     <w:rsid w:val="000F7EB2"/>
+    <w:rsid w:val="00101A93"/>
     <w:rsid w:val="00101B66"/>
     <w:rsid w:val="00102956"/>
     <w:rsid w:val="00104559"/>
     <w:rsid w:val="0011032C"/>
     <w:rsid w:val="00113BFB"/>
     <w:rsid w:val="00114149"/>
     <w:rsid w:val="0011607A"/>
     <w:rsid w:val="00120889"/>
     <w:rsid w:val="001300FA"/>
     <w:rsid w:val="00130F31"/>
     <w:rsid w:val="00133D7A"/>
     <w:rsid w:val="00135C9A"/>
     <w:rsid w:val="00136EEB"/>
     <w:rsid w:val="001371E4"/>
     <w:rsid w:val="001375E6"/>
     <w:rsid w:val="001413F6"/>
     <w:rsid w:val="0014148B"/>
     <w:rsid w:val="00141A12"/>
     <w:rsid w:val="0014329F"/>
     <w:rsid w:val="00143D00"/>
     <w:rsid w:val="001453B2"/>
     <w:rsid w:val="001461D0"/>
     <w:rsid w:val="0015205B"/>
     <w:rsid w:val="00153203"/>
     <w:rsid w:val="00154B4E"/>
     <w:rsid w:val="001562D3"/>
     <w:rsid w:val="001575A4"/>
     <w:rsid w:val="00161C0C"/>
     <w:rsid w:val="001710BE"/>
     <w:rsid w:val="00171C49"/>
     <w:rsid w:val="00172929"/>
     <w:rsid w:val="00175DE6"/>
     <w:rsid w:val="00183471"/>
     <w:rsid w:val="001857AE"/>
     <w:rsid w:val="00186529"/>
     <w:rsid w:val="00187138"/>
     <w:rsid w:val="00187A54"/>
+    <w:rsid w:val="00190E70"/>
     <w:rsid w:val="00190F47"/>
     <w:rsid w:val="00191965"/>
     <w:rsid w:val="0019216A"/>
     <w:rsid w:val="00195B43"/>
+    <w:rsid w:val="00196944"/>
     <w:rsid w:val="001A0D1B"/>
     <w:rsid w:val="001A2FE6"/>
     <w:rsid w:val="001A4CAF"/>
     <w:rsid w:val="001A594B"/>
     <w:rsid w:val="001A6BC1"/>
     <w:rsid w:val="001B03E1"/>
     <w:rsid w:val="001B2A2C"/>
     <w:rsid w:val="001B2D88"/>
     <w:rsid w:val="001B56E1"/>
     <w:rsid w:val="001B5BDD"/>
     <w:rsid w:val="001B60E1"/>
     <w:rsid w:val="001B6FBE"/>
     <w:rsid w:val="001B787F"/>
     <w:rsid w:val="001C3489"/>
     <w:rsid w:val="001C3E37"/>
     <w:rsid w:val="001C5881"/>
     <w:rsid w:val="001C629F"/>
     <w:rsid w:val="001D050E"/>
     <w:rsid w:val="001D054A"/>
     <w:rsid w:val="001D0627"/>
     <w:rsid w:val="001D0932"/>
     <w:rsid w:val="001D217D"/>
     <w:rsid w:val="001D249A"/>
     <w:rsid w:val="001D620E"/>
     <w:rsid w:val="001D7A42"/>
     <w:rsid w:val="001E767B"/>
     <w:rsid w:val="001E7F55"/>
     <w:rsid w:val="001F0954"/>
     <w:rsid w:val="001F13AF"/>
     <w:rsid w:val="001F6835"/>
     <w:rsid w:val="001F7F3D"/>
     <w:rsid w:val="0020584A"/>
     <w:rsid w:val="00205E38"/>
     <w:rsid w:val="00206E45"/>
     <w:rsid w:val="0021000F"/>
     <w:rsid w:val="00212FBE"/>
     <w:rsid w:val="002172C1"/>
     <w:rsid w:val="00220361"/>
     <w:rsid w:val="002251EF"/>
     <w:rsid w:val="002255FF"/>
     <w:rsid w:val="002277AF"/>
     <w:rsid w:val="00230832"/>
+    <w:rsid w:val="00231C74"/>
     <w:rsid w:val="0023438C"/>
     <w:rsid w:val="00235EB8"/>
     <w:rsid w:val="0023613B"/>
     <w:rsid w:val="00236336"/>
     <w:rsid w:val="00236F76"/>
     <w:rsid w:val="002372A1"/>
     <w:rsid w:val="002407DD"/>
     <w:rsid w:val="00241A55"/>
     <w:rsid w:val="00243229"/>
     <w:rsid w:val="00244E44"/>
     <w:rsid w:val="00244FD0"/>
     <w:rsid w:val="00250B08"/>
     <w:rsid w:val="0025185E"/>
     <w:rsid w:val="00251AA6"/>
     <w:rsid w:val="0025277F"/>
     <w:rsid w:val="00252DA3"/>
     <w:rsid w:val="00254690"/>
     <w:rsid w:val="002555A4"/>
     <w:rsid w:val="002556C2"/>
     <w:rsid w:val="00256FD1"/>
     <w:rsid w:val="00261F27"/>
     <w:rsid w:val="00263566"/>
     <w:rsid w:val="00264875"/>
     <w:rsid w:val="00265ED5"/>
     <w:rsid w:val="002674A2"/>
@@ -9498,50 +9752,51 @@
     <w:rsid w:val="002D17C2"/>
     <w:rsid w:val="002D2361"/>
     <w:rsid w:val="002D2F0F"/>
     <w:rsid w:val="002D36B9"/>
     <w:rsid w:val="002D371E"/>
     <w:rsid w:val="002D37CE"/>
     <w:rsid w:val="002D49C8"/>
     <w:rsid w:val="002E18B3"/>
     <w:rsid w:val="002E4FFA"/>
     <w:rsid w:val="002E511E"/>
     <w:rsid w:val="002E5FD8"/>
     <w:rsid w:val="002E61A9"/>
     <w:rsid w:val="002E6B6F"/>
     <w:rsid w:val="002F1F66"/>
     <w:rsid w:val="00300D2F"/>
     <w:rsid w:val="00307558"/>
     <w:rsid w:val="00312919"/>
     <w:rsid w:val="003135AA"/>
     <w:rsid w:val="00314B43"/>
     <w:rsid w:val="0031773A"/>
     <w:rsid w:val="0032210C"/>
     <w:rsid w:val="00322E5F"/>
     <w:rsid w:val="0032378A"/>
     <w:rsid w:val="00324A3B"/>
     <w:rsid w:val="00326580"/>
+    <w:rsid w:val="00326C1F"/>
     <w:rsid w:val="003308E9"/>
     <w:rsid w:val="00330FF8"/>
     <w:rsid w:val="0033201D"/>
     <w:rsid w:val="0033237C"/>
     <w:rsid w:val="00333686"/>
     <w:rsid w:val="00333B40"/>
     <w:rsid w:val="0033481B"/>
     <w:rsid w:val="003366EC"/>
     <w:rsid w:val="00342DF5"/>
     <w:rsid w:val="00342F6C"/>
     <w:rsid w:val="00346146"/>
     <w:rsid w:val="0035369E"/>
     <w:rsid w:val="00353C37"/>
     <w:rsid w:val="00365653"/>
     <w:rsid w:val="00370637"/>
     <w:rsid w:val="00373915"/>
     <w:rsid w:val="00375413"/>
     <w:rsid w:val="00375707"/>
     <w:rsid w:val="00375A99"/>
     <w:rsid w:val="00375E32"/>
     <w:rsid w:val="00380347"/>
     <w:rsid w:val="003809E1"/>
     <w:rsid w:val="003826C4"/>
     <w:rsid w:val="003833D1"/>
     <w:rsid w:val="00384EB8"/>
@@ -9596,50 +9851,51 @@
     <w:rsid w:val="004246F7"/>
     <w:rsid w:val="0043127C"/>
     <w:rsid w:val="00432F5D"/>
     <w:rsid w:val="00435AC7"/>
     <w:rsid w:val="00444156"/>
     <w:rsid w:val="0044601A"/>
     <w:rsid w:val="00450D91"/>
     <w:rsid w:val="00451F3A"/>
     <w:rsid w:val="004566B9"/>
     <w:rsid w:val="00456BA8"/>
     <w:rsid w:val="00456EA9"/>
     <w:rsid w:val="00457585"/>
     <w:rsid w:val="00460A6C"/>
     <w:rsid w:val="00460DF7"/>
     <w:rsid w:val="0046164D"/>
     <w:rsid w:val="0046271B"/>
     <w:rsid w:val="0046688C"/>
     <w:rsid w:val="0046735D"/>
     <w:rsid w:val="004674BA"/>
     <w:rsid w:val="00473CBD"/>
     <w:rsid w:val="00473EB4"/>
     <w:rsid w:val="0047660B"/>
     <w:rsid w:val="00476E63"/>
     <w:rsid w:val="004777DB"/>
     <w:rsid w:val="00481FD1"/>
+    <w:rsid w:val="00484A07"/>
     <w:rsid w:val="00484A16"/>
     <w:rsid w:val="004850C7"/>
     <w:rsid w:val="00485AA7"/>
     <w:rsid w:val="00487DAC"/>
     <w:rsid w:val="0049354D"/>
     <w:rsid w:val="004A04F3"/>
     <w:rsid w:val="004A3B53"/>
     <w:rsid w:val="004A57CB"/>
     <w:rsid w:val="004B02B7"/>
     <w:rsid w:val="004B03A1"/>
     <w:rsid w:val="004B1A69"/>
     <w:rsid w:val="004B30B6"/>
     <w:rsid w:val="004B3B2B"/>
     <w:rsid w:val="004B3B78"/>
     <w:rsid w:val="004B40AB"/>
     <w:rsid w:val="004B746E"/>
     <w:rsid w:val="004C55CA"/>
     <w:rsid w:val="004C7249"/>
     <w:rsid w:val="004C7DE6"/>
     <w:rsid w:val="004D57CA"/>
     <w:rsid w:val="004D6392"/>
     <w:rsid w:val="004D7918"/>
     <w:rsid w:val="004D7C15"/>
     <w:rsid w:val="004E395B"/>
     <w:rsid w:val="004E43EF"/>
@@ -9797,51 +10053,53 @@
     <w:rsid w:val="006D2843"/>
     <w:rsid w:val="006D4495"/>
     <w:rsid w:val="006D5ED1"/>
     <w:rsid w:val="006E1C8D"/>
     <w:rsid w:val="006E28EE"/>
     <w:rsid w:val="006E2AA4"/>
     <w:rsid w:val="006E6051"/>
     <w:rsid w:val="006E771F"/>
     <w:rsid w:val="006F112F"/>
     <w:rsid w:val="006F16B3"/>
     <w:rsid w:val="006F25C0"/>
     <w:rsid w:val="006F2CA6"/>
     <w:rsid w:val="0070007E"/>
     <w:rsid w:val="00703628"/>
     <w:rsid w:val="00705AB0"/>
     <w:rsid w:val="00705E46"/>
     <w:rsid w:val="00714958"/>
     <w:rsid w:val="00714B12"/>
     <w:rsid w:val="00716D3B"/>
     <w:rsid w:val="0071716D"/>
     <w:rsid w:val="00717E26"/>
     <w:rsid w:val="00721C00"/>
     <w:rsid w:val="00722412"/>
     <w:rsid w:val="00722545"/>
     <w:rsid w:val="00723198"/>
+    <w:rsid w:val="0072570A"/>
     <w:rsid w:val="0073524D"/>
+    <w:rsid w:val="00737DFB"/>
     <w:rsid w:val="00737FEF"/>
     <w:rsid w:val="00740ACA"/>
     <w:rsid w:val="00746DB1"/>
     <w:rsid w:val="00750D37"/>
     <w:rsid w:val="00754DD9"/>
     <w:rsid w:val="00756307"/>
     <w:rsid w:val="00757405"/>
     <w:rsid w:val="00757823"/>
     <w:rsid w:val="0076232F"/>
     <w:rsid w:val="00762641"/>
     <w:rsid w:val="00762D43"/>
     <w:rsid w:val="00765A52"/>
     <w:rsid w:val="00774BB1"/>
     <w:rsid w:val="0077575D"/>
     <w:rsid w:val="00783C61"/>
     <w:rsid w:val="0078618F"/>
     <w:rsid w:val="007862E3"/>
     <w:rsid w:val="00786343"/>
     <w:rsid w:val="00787678"/>
     <w:rsid w:val="00791073"/>
     <w:rsid w:val="00791F45"/>
     <w:rsid w:val="007935D7"/>
     <w:rsid w:val="00795651"/>
     <w:rsid w:val="007970CA"/>
     <w:rsid w:val="007A0503"/>
@@ -9982,91 +10240,93 @@
     <w:rsid w:val="00913621"/>
     <w:rsid w:val="00915A0C"/>
     <w:rsid w:val="00920BB9"/>
     <w:rsid w:val="009214DF"/>
     <w:rsid w:val="00924539"/>
     <w:rsid w:val="009253E0"/>
     <w:rsid w:val="00930507"/>
     <w:rsid w:val="00930BCA"/>
     <w:rsid w:val="0093199D"/>
     <w:rsid w:val="00932F06"/>
     <w:rsid w:val="00933989"/>
     <w:rsid w:val="00937439"/>
     <w:rsid w:val="009378FB"/>
     <w:rsid w:val="00942F17"/>
     <w:rsid w:val="00943C73"/>
     <w:rsid w:val="0094515C"/>
     <w:rsid w:val="00945C18"/>
     <w:rsid w:val="009476F1"/>
     <w:rsid w:val="00950FC7"/>
     <w:rsid w:val="0095351C"/>
     <w:rsid w:val="00956973"/>
     <w:rsid w:val="0095794F"/>
     <w:rsid w:val="0096438C"/>
     <w:rsid w:val="00967315"/>
     <w:rsid w:val="0096782A"/>
+    <w:rsid w:val="00971693"/>
     <w:rsid w:val="00972ABC"/>
     <w:rsid w:val="00975EF4"/>
     <w:rsid w:val="00981B3E"/>
     <w:rsid w:val="00981C02"/>
     <w:rsid w:val="00982339"/>
     <w:rsid w:val="00983945"/>
     <w:rsid w:val="00986AF8"/>
     <w:rsid w:val="009875A8"/>
     <w:rsid w:val="009904F4"/>
     <w:rsid w:val="0099060A"/>
     <w:rsid w:val="00990F2D"/>
     <w:rsid w:val="009925B9"/>
     <w:rsid w:val="00993B54"/>
     <w:rsid w:val="00993DFE"/>
     <w:rsid w:val="00994417"/>
     <w:rsid w:val="00995A1C"/>
     <w:rsid w:val="00996687"/>
     <w:rsid w:val="009A45C6"/>
     <w:rsid w:val="009A507B"/>
     <w:rsid w:val="009B0F5A"/>
     <w:rsid w:val="009B2FB9"/>
     <w:rsid w:val="009B357F"/>
     <w:rsid w:val="009B3FD6"/>
     <w:rsid w:val="009B51D9"/>
     <w:rsid w:val="009B55F1"/>
     <w:rsid w:val="009B6131"/>
     <w:rsid w:val="009B6887"/>
     <w:rsid w:val="009C1F4F"/>
     <w:rsid w:val="009C682A"/>
     <w:rsid w:val="009C6EDA"/>
     <w:rsid w:val="009D1319"/>
     <w:rsid w:val="009D14B4"/>
     <w:rsid w:val="009D1B83"/>
     <w:rsid w:val="009E010C"/>
     <w:rsid w:val="009E072A"/>
     <w:rsid w:val="009E3639"/>
     <w:rsid w:val="009E5D72"/>
     <w:rsid w:val="009E6066"/>
     <w:rsid w:val="009E685D"/>
     <w:rsid w:val="009E68EE"/>
     <w:rsid w:val="009F34EF"/>
+    <w:rsid w:val="009F36CB"/>
     <w:rsid w:val="009F7603"/>
     <w:rsid w:val="00A03978"/>
     <w:rsid w:val="00A04FB4"/>
     <w:rsid w:val="00A06EAA"/>
     <w:rsid w:val="00A07156"/>
     <w:rsid w:val="00A074B8"/>
     <w:rsid w:val="00A07B5C"/>
     <w:rsid w:val="00A1002F"/>
     <w:rsid w:val="00A14E95"/>
     <w:rsid w:val="00A170D9"/>
     <w:rsid w:val="00A17667"/>
     <w:rsid w:val="00A22140"/>
     <w:rsid w:val="00A23538"/>
     <w:rsid w:val="00A26743"/>
     <w:rsid w:val="00A27637"/>
     <w:rsid w:val="00A37812"/>
     <w:rsid w:val="00A378CA"/>
     <w:rsid w:val="00A43B3D"/>
     <w:rsid w:val="00A451AB"/>
     <w:rsid w:val="00A46102"/>
     <w:rsid w:val="00A46B1D"/>
     <w:rsid w:val="00A47988"/>
     <w:rsid w:val="00A47B25"/>
     <w:rsid w:val="00A50941"/>
     <w:rsid w:val="00A55D46"/>
@@ -10105,50 +10365,51 @@
     <w:rsid w:val="00AB2FCA"/>
     <w:rsid w:val="00AB329F"/>
     <w:rsid w:val="00AB3F90"/>
     <w:rsid w:val="00AB5B73"/>
     <w:rsid w:val="00AC0D19"/>
     <w:rsid w:val="00AC2B6C"/>
     <w:rsid w:val="00AC5A78"/>
     <w:rsid w:val="00AC77D2"/>
     <w:rsid w:val="00AC7857"/>
     <w:rsid w:val="00AC7995"/>
     <w:rsid w:val="00AD1778"/>
     <w:rsid w:val="00AD51F3"/>
     <w:rsid w:val="00AD5976"/>
     <w:rsid w:val="00AD65E7"/>
     <w:rsid w:val="00AD6B4B"/>
     <w:rsid w:val="00AE455A"/>
     <w:rsid w:val="00AE6731"/>
     <w:rsid w:val="00AF0F40"/>
     <w:rsid w:val="00AF52C6"/>
     <w:rsid w:val="00B0137D"/>
     <w:rsid w:val="00B013B2"/>
     <w:rsid w:val="00B05166"/>
     <w:rsid w:val="00B05183"/>
     <w:rsid w:val="00B05EED"/>
     <w:rsid w:val="00B10393"/>
+    <w:rsid w:val="00B10EB6"/>
     <w:rsid w:val="00B11C4E"/>
     <w:rsid w:val="00B14579"/>
     <w:rsid w:val="00B153B6"/>
     <w:rsid w:val="00B214F0"/>
     <w:rsid w:val="00B24D6E"/>
     <w:rsid w:val="00B257B0"/>
     <w:rsid w:val="00B26FE6"/>
     <w:rsid w:val="00B305B3"/>
     <w:rsid w:val="00B32497"/>
     <w:rsid w:val="00B34A6D"/>
     <w:rsid w:val="00B36079"/>
     <w:rsid w:val="00B37A5F"/>
     <w:rsid w:val="00B42805"/>
     <w:rsid w:val="00B4327E"/>
     <w:rsid w:val="00B436AA"/>
     <w:rsid w:val="00B45B14"/>
     <w:rsid w:val="00B50961"/>
     <w:rsid w:val="00B53423"/>
     <w:rsid w:val="00B55567"/>
     <w:rsid w:val="00B5559D"/>
     <w:rsid w:val="00B564D1"/>
     <w:rsid w:val="00B575B3"/>
     <w:rsid w:val="00B614E7"/>
     <w:rsid w:val="00B64F03"/>
     <w:rsid w:val="00B66A2F"/>
@@ -10247,93 +10508,96 @@
     <w:rsid w:val="00CA0C90"/>
     <w:rsid w:val="00CA206E"/>
     <w:rsid w:val="00CA6D2E"/>
     <w:rsid w:val="00CA70DE"/>
     <w:rsid w:val="00CA72FF"/>
     <w:rsid w:val="00CA7934"/>
     <w:rsid w:val="00CA7B5A"/>
     <w:rsid w:val="00CB0748"/>
     <w:rsid w:val="00CB0E5C"/>
     <w:rsid w:val="00CB468B"/>
     <w:rsid w:val="00CB46A3"/>
     <w:rsid w:val="00CB4A78"/>
     <w:rsid w:val="00CB5467"/>
     <w:rsid w:val="00CB6996"/>
     <w:rsid w:val="00CC247D"/>
     <w:rsid w:val="00CC50BC"/>
     <w:rsid w:val="00CC5385"/>
     <w:rsid w:val="00CC6BA8"/>
     <w:rsid w:val="00CD2E2B"/>
     <w:rsid w:val="00CD3846"/>
     <w:rsid w:val="00CE055B"/>
     <w:rsid w:val="00CE0D21"/>
     <w:rsid w:val="00CE0EB9"/>
     <w:rsid w:val="00CE1377"/>
     <w:rsid w:val="00CE17FB"/>
+    <w:rsid w:val="00CE4AFC"/>
     <w:rsid w:val="00CE622F"/>
     <w:rsid w:val="00CE7D7D"/>
     <w:rsid w:val="00CF1859"/>
     <w:rsid w:val="00CF1C50"/>
     <w:rsid w:val="00CF4338"/>
     <w:rsid w:val="00CF498F"/>
     <w:rsid w:val="00CF7591"/>
     <w:rsid w:val="00D00B61"/>
     <w:rsid w:val="00D03A03"/>
     <w:rsid w:val="00D03F0D"/>
     <w:rsid w:val="00D043CD"/>
     <w:rsid w:val="00D06410"/>
     <w:rsid w:val="00D071F2"/>
     <w:rsid w:val="00D0725F"/>
     <w:rsid w:val="00D11184"/>
     <w:rsid w:val="00D1205E"/>
     <w:rsid w:val="00D145A4"/>
     <w:rsid w:val="00D15454"/>
     <w:rsid w:val="00D17CE9"/>
     <w:rsid w:val="00D2326A"/>
     <w:rsid w:val="00D23688"/>
     <w:rsid w:val="00D239BB"/>
     <w:rsid w:val="00D30E4A"/>
     <w:rsid w:val="00D331A0"/>
     <w:rsid w:val="00D33267"/>
     <w:rsid w:val="00D3395F"/>
+    <w:rsid w:val="00D34132"/>
     <w:rsid w:val="00D37B56"/>
     <w:rsid w:val="00D408C5"/>
     <w:rsid w:val="00D4170C"/>
     <w:rsid w:val="00D41B58"/>
     <w:rsid w:val="00D430A5"/>
     <w:rsid w:val="00D43727"/>
     <w:rsid w:val="00D518CB"/>
     <w:rsid w:val="00D52134"/>
     <w:rsid w:val="00D52266"/>
     <w:rsid w:val="00D52FBB"/>
     <w:rsid w:val="00D54096"/>
     <w:rsid w:val="00D5468D"/>
     <w:rsid w:val="00D55AD6"/>
     <w:rsid w:val="00D56CFA"/>
     <w:rsid w:val="00D61183"/>
     <w:rsid w:val="00D6552F"/>
     <w:rsid w:val="00D67622"/>
+    <w:rsid w:val="00D70B07"/>
     <w:rsid w:val="00D7112A"/>
     <w:rsid w:val="00D71C09"/>
     <w:rsid w:val="00D72B94"/>
     <w:rsid w:val="00D737B5"/>
     <w:rsid w:val="00D73D40"/>
     <w:rsid w:val="00D74EE8"/>
     <w:rsid w:val="00D755F7"/>
     <w:rsid w:val="00D7720F"/>
     <w:rsid w:val="00D828FC"/>
     <w:rsid w:val="00D90987"/>
     <w:rsid w:val="00D90CD8"/>
     <w:rsid w:val="00D928A7"/>
     <w:rsid w:val="00D92F61"/>
     <w:rsid w:val="00D9598A"/>
     <w:rsid w:val="00DA163F"/>
     <w:rsid w:val="00DA2D3F"/>
     <w:rsid w:val="00DA34B8"/>
     <w:rsid w:val="00DA362E"/>
     <w:rsid w:val="00DA586D"/>
     <w:rsid w:val="00DA5F7C"/>
     <w:rsid w:val="00DA7E4F"/>
     <w:rsid w:val="00DB13A8"/>
     <w:rsid w:val="00DB64C4"/>
     <w:rsid w:val="00DB6BF6"/>
     <w:rsid w:val="00DB6E96"/>
@@ -10455,67 +10719,69 @@
     <w:rsid w:val="00F2796F"/>
     <w:rsid w:val="00F308BB"/>
     <w:rsid w:val="00F30BFB"/>
     <w:rsid w:val="00F3109C"/>
     <w:rsid w:val="00F31836"/>
     <w:rsid w:val="00F32881"/>
     <w:rsid w:val="00F33552"/>
     <w:rsid w:val="00F36AC2"/>
     <w:rsid w:val="00F37859"/>
     <w:rsid w:val="00F4287F"/>
     <w:rsid w:val="00F42AE7"/>
     <w:rsid w:val="00F431B7"/>
     <w:rsid w:val="00F43B57"/>
     <w:rsid w:val="00F44330"/>
     <w:rsid w:val="00F44F22"/>
     <w:rsid w:val="00F45FFA"/>
     <w:rsid w:val="00F479E4"/>
     <w:rsid w:val="00F5502F"/>
     <w:rsid w:val="00F55EC7"/>
     <w:rsid w:val="00F638EE"/>
     <w:rsid w:val="00F647CB"/>
     <w:rsid w:val="00F67056"/>
     <w:rsid w:val="00F67093"/>
     <w:rsid w:val="00F672D1"/>
     <w:rsid w:val="00F702C3"/>
+    <w:rsid w:val="00F739C7"/>
     <w:rsid w:val="00F76B49"/>
     <w:rsid w:val="00F8329A"/>
     <w:rsid w:val="00F83F16"/>
     <w:rsid w:val="00F868B5"/>
     <w:rsid w:val="00F905CA"/>
     <w:rsid w:val="00F938BD"/>
     <w:rsid w:val="00F9648C"/>
     <w:rsid w:val="00F9667E"/>
     <w:rsid w:val="00F97DFA"/>
     <w:rsid w:val="00FB0941"/>
     <w:rsid w:val="00FB1F71"/>
     <w:rsid w:val="00FB3E85"/>
     <w:rsid w:val="00FB5E1B"/>
     <w:rsid w:val="00FB6152"/>
     <w:rsid w:val="00FB7153"/>
     <w:rsid w:val="00FB73A2"/>
     <w:rsid w:val="00FB7F5D"/>
+    <w:rsid w:val="00FC196C"/>
     <w:rsid w:val="00FC2D47"/>
     <w:rsid w:val="00FC4752"/>
     <w:rsid w:val="00FC48CB"/>
     <w:rsid w:val="00FC55FF"/>
     <w:rsid w:val="00FC5EFB"/>
     <w:rsid w:val="00FC69F3"/>
     <w:rsid w:val="00FD3067"/>
     <w:rsid w:val="00FD3DF0"/>
     <w:rsid w:val="00FD3F2A"/>
     <w:rsid w:val="00FD46AD"/>
     <w:rsid w:val="00FD6599"/>
     <w:rsid w:val="00FD666B"/>
     <w:rsid w:val="00FD7D2E"/>
     <w:rsid w:val="00FE0C23"/>
     <w:rsid w:val="00FE7EB5"/>
     <w:rsid w:val="00FF046E"/>
     <w:rsid w:val="00FF0F30"/>
     <w:rsid w:val="00FF365D"/>
     <w:rsid w:val="00FF3D19"/>
     <w:rsid w:val="00FF3E44"/>
     <w:rsid w:val="00FF4894"/>
     <w:rsid w:val="00FF4D20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -10927,115 +11193,84 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A04FB4"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="mHeading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00BD22C9"/>
-[...12 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00190E70"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="mHeading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00BD22C9"/>
-[...12 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00190E70"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:locked/>
-    <w:rsid w:val="00BD22C9"/>
+    <w:rsid w:val="009F36CB"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="0"/>
+      </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00BD22C9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
@@ -11221,53 +11456,54 @@
       <w:widowControl w:val="0"/>
       <w:ind w:firstLine="204"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD5D27"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mTitle">
     <w:name w:val="m_Title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008479CD"/>
+    <w:rsid w:val="009F36CB"/>
     <w:pPr>
       <w:spacing w:before="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mAuthors">
     <w:name w:val="m_Authors"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D52266"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mAffiliation">
     <w:name w:val="m_Affiliation"/>
     <w:basedOn w:val="Normal"/>
@@ -11298,89 +11534,94 @@
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mKeywords">
     <w:name w:val="m_Keywords"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0046688C"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="180" w:after="400"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mHeading1">
     <w:name w:val="m_Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000E7B0B"/>
+    <w:rsid w:val="009F36CB"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mHeading1NoNumber">
     <w:name w:val="m_Heading1NoNumber"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000E7B0B"/>
+    <w:rsid w:val="009F36CB"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="200" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mHeading2">
     <w:name w:val="m_Heading2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E205A0"/>
+    <w:rsid w:val="009F36CB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="200" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mHeader">
     <w:name w:val="m_Header"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CA72FF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="560"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
@@ -11522,58 +11763,54 @@
     <w:qFormat/>
     <w:rsid w:val="00D03F0D"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mTextNoIndent">
     <w:name w:val="m_TextNoIndent"/>
     <w:basedOn w:val="mText"/>
     <w:qFormat/>
     <w:rsid w:val="000B2BE3"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00BD22C9"/>
+    <w:rsid w:val="009F36CB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:i/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BD22C9"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00BD22C9"/>
     <w:rPr>
@@ -11623,57 +11860,54 @@
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD6B4B"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Gothic" w:hAnsi="Cambria"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00BD22C9"/>
+    <w:rsid w:val="00190E70"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:i/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="mTable">
     <w:name w:val="m_Table"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C9733A"/>
     <w:tblPr>
       <w:tblBorders>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl/>
         <w:suppressLineNumbers w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:wordWrap/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -11700,57 +11934,54 @@
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C9733A"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00BD22C9"/>
+    <w:rsid w:val="00190E70"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:smallCaps/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mListiii">
     <w:name w:val="m_List_iii"/>
     <w:basedOn w:val="mList123"/>
     <w:qFormat/>
     <w:rsid w:val="00A631D8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="11"/>
       </w:numPr>
       <w:ind w:left="397" w:hanging="85"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mFigure">
     <w:name w:val="m_Figure"/>
     <w:basedOn w:val="mText"/>
     <w:qFormat/>
     <w:rsid w:val="00BE543F"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="200"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
@@ -11934,53 +12165,53 @@
       <w:lang w:val="en-AU" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mListBullets">
     <w:name w:val="m_List_Bullets"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C3026F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:ind w:left="408" w:hanging="204"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mHeading3">
     <w:name w:val="m_Heading3"/>
-    <w:basedOn w:val="mHeading2"/>
+    <w:basedOn w:val="Heading3"/>
     <w:qFormat/>
-    <w:rsid w:val="00254690"/>
+    <w:rsid w:val="009F36CB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mCaptionCodeMultiLines">
     <w:name w:val="m_CaptionCode_MultiLines"/>
     <w:basedOn w:val="mCaptionCodeSingleLine"/>
     <w:qFormat/>
     <w:rsid w:val="00481FD1"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mCaptionCodeSingleLine">
     <w:name w:val="m_CaptionCode_SingleLine"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00481FD1"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
@@ -12048,50 +12279,87 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00CF1C50"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="mListArrows">
     <w:name w:val="m_List_Arrows"/>
     <w:basedOn w:val="mListBullets"/>
     <w:qFormat/>
     <w:rsid w:val="00C3026F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="31"/>
       </w:numPr>
       <w:ind w:left="408" w:hanging="204"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="mTitle"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="009F36CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="NimbusRomNo9L-Regu"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="009F36CB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="NimbusRomNo9L-Regu"/>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="instructions">
+    <w:name w:val="instructions"/>
+    <w:basedOn w:val="mHeading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00737DFB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="35"/>
+      </w:numPr>
+      <w:ind w:left="624" w:hanging="312"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="202137122">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="202137123">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -12209,51 +12477,51 @@
     <w:div w:id="2030333118">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorC@institution.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/5.771073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorB@institution.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cas.usf.edu/english/walker/apa.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10048-011-0030-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:authorA@institution.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/5.771073" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/5.771073" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reference-global.com/journal/MSR" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/v10048-011-0030-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reference-global.com/journal/MSR" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/msr-2025-00xx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2478/msr-2026-00xx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12527,76 +12795,83 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F9F5CDD-B8DB-4D7B-AD39-35C9EACF6B68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11727</Characters>
+  <Pages>1</Pages>
+  <Words>2062</Words>
+  <Characters>11756</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>97</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>MSR_Template_Word_2026_v3</vt:lpstr>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13757</CharactersWithSpaces>
+  <CharactersWithSpaces>13791</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>7864356</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.measurement.sk/Instructions.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3276861</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -12655,35 +12930,43 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://content.sciendo.com/view/journals/msr/msr-overview.xml</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dc:title>MSR_Template_Word_2026_v3</dc:title>
+  <dc:subject>MSR Research Article</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Base Target">
+    <vt:lpwstr>_blank</vt:lpwstr>
+  </property>
+</Properties>
+</file>